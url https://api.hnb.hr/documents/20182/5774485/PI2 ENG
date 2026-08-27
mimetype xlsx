--- v0 (2026-05-29)
+++ v1 (2026-08-27)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PI2 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="41">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>OPERATING UNITS AND ACCEPTING DEVICES BY COUNTY - year 2026
 </t>
   </si>
   <si>
     <t>Month: JANUARY</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Operating units</t>
@@ -130,50 +130,59 @@
     <t>County of Vukovar-Sirmium</t>
   </si>
   <si>
     <t>County of Split-Dalmatia</t>
   </si>
   <si>
     <t>County of Istria</t>
   </si>
   <si>
     <t>County of Dubrovnik-Neretva</t>
   </si>
   <si>
     <t>County of Međimurje</t>
   </si>
   <si>
     <t>City of Zagreb</t>
   </si>
   <si>
     <t>          TOTAL</t>
   </si>
   <si>
     <t>Month: FEBRUARY</t>
   </si>
   <si>
     <t>Month: MARCH</t>
+  </si>
+  <si>
+    <t>Month: APRIL</t>
+  </si>
+  <si>
+    <t>Month: MAY</t>
+  </si>
+  <si>
+    <t>Month: JUNE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -538,51 +547,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K99"/>
+  <dimension ref="A1:K201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="4" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="4" customWidth="1"/>
     <col min="6" max="6" width="35" customWidth="1"/>
     <col min="7" max="7" width="4" customWidth="1"/>
     <col min="8" max="8" width="31" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
     <col min="10" max="10" width="22" customWidth="1"/>
     <col min="11" max="11" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s" s="2">
@@ -3047,91 +3056,2620 @@
       <c r="D99" s="9">
         <v>367</v>
       </c>
       <c r="E99" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F99" s="9">
         <v>62</v>
       </c>
       <c r="G99" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H99" s="9">
         <v>41</v>
       </c>
       <c r="I99" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J99" s="9">
         <v>4054</v>
       </c>
       <c r="K99" t="s" s="8">
         <v>14</v>
       </c>
     </row>
+    <row r="103" spans="1:11">
+      <c r="A103" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" t="s" s="5">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="D111" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="F111" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="H111" t="s" s="5">
+        <v>11</v>
+      </c>
+      <c r="J111" t="s" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" t="s" s="6">
+        <v>13</v>
+      </c>
+      <c r="B112" s="7">
+        <v>53</v>
+      </c>
+      <c r="C112" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D112" s="7">
+        <v>32</v>
+      </c>
+      <c r="E112" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F112" s="7">
+        <v>8</v>
+      </c>
+      <c r="G112" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H112" s="7">
+        <v/>
+      </c>
+      <c r="I112" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J112" s="7">
+        <v>192</v>
+      </c>
+      <c r="K112" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113" t="s" s="6">
+        <v>15</v>
+      </c>
+      <c r="B113" s="7">
+        <v>23</v>
+      </c>
+      <c r="C113" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D113" s="7">
+        <v>9</v>
+      </c>
+      <c r="E113" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F113" s="7">
+        <v>7</v>
+      </c>
+      <c r="G113" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H113" s="7">
+        <v>2</v>
+      </c>
+      <c r="I113" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J113" s="7">
+        <v>81</v>
+      </c>
+      <c r="K113" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="B114" s="7">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D114" s="7">
+        <v>14</v>
+      </c>
+      <c r="E114" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F114" s="7">
+        <v>1</v>
+      </c>
+      <c r="G114" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H114" s="7">
+        <v>4</v>
+      </c>
+      <c r="I114" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J114" s="7">
+        <v>97</v>
+      </c>
+      <c r="K114" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115" t="s" s="6">
+        <v>17</v>
+      </c>
+      <c r="B115" s="7">
+        <v>21</v>
+      </c>
+      <c r="C115" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D115" s="7">
+        <v>15</v>
+      </c>
+      <c r="E115" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F115" s="7">
+        <v>1</v>
+      </c>
+      <c r="G115" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H115" s="7">
+        <v>1</v>
+      </c>
+      <c r="I115" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J115" s="7">
+        <v>93</v>
+      </c>
+      <c r="K115" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116" t="s" s="6">
+        <v>18</v>
+      </c>
+      <c r="B116" s="7">
+        <v>24</v>
+      </c>
+      <c r="C116" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D116" s="7">
+        <v>13</v>
+      </c>
+      <c r="E116" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F116" s="7">
+        <v>3</v>
+      </c>
+      <c r="G116" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H116" s="7">
+        <v>1</v>
+      </c>
+      <c r="I116" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J116" s="7">
+        <v>131</v>
+      </c>
+      <c r="K116" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117" t="s" s="6">
+        <v>19</v>
+      </c>
+      <c r="B117" s="7">
+        <v>20</v>
+      </c>
+      <c r="C117" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D117" s="7">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F117" s="7">
+        <v>3</v>
+      </c>
+      <c r="G117" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H117" s="7">
+        <v/>
+      </c>
+      <c r="I117" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J117" s="7">
+        <v>60</v>
+      </c>
+      <c r="K117" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118" t="s" s="6">
+        <v>20</v>
+      </c>
+      <c r="B118" s="7">
+        <v>20</v>
+      </c>
+      <c r="C118" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D118" s="7">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F118" s="7">
+        <v>1</v>
+      </c>
+      <c r="G118" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H118" s="7">
+        <v>1</v>
+      </c>
+      <c r="I118" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J118" s="7">
+        <v>68</v>
+      </c>
+      <c r="K118" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119" t="s" s="6">
+        <v>21</v>
+      </c>
+      <c r="B119" s="7">
+        <v>59</v>
+      </c>
+      <c r="C119" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D119" s="7">
+        <v>34</v>
+      </c>
+      <c r="E119" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F119" s="7">
+        <v>1</v>
+      </c>
+      <c r="G119" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H119" s="7">
+        <v>2</v>
+      </c>
+      <c r="I119" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J119" s="7">
+        <v>399</v>
+      </c>
+      <c r="K119" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120" t="s" s="6">
+        <v>22</v>
+      </c>
+      <c r="B120" s="7">
+        <v>10</v>
+      </c>
+      <c r="C120" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D120" s="7">
+        <v>7</v>
+      </c>
+      <c r="E120" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F120" s="7">
+        <v/>
+      </c>
+      <c r="G120" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H120" s="7">
+        <v/>
+      </c>
+      <c r="I120" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J120" s="7">
+        <v>64</v>
+      </c>
+      <c r="K120" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121" t="s" s="6">
+        <v>23</v>
+      </c>
+      <c r="B121" s="7">
+        <v>18</v>
+      </c>
+      <c r="C121" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D121" s="7">
+        <v>7</v>
+      </c>
+      <c r="E121" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F121" s="7">
+        <v>1</v>
+      </c>
+      <c r="G121" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H121" s="7">
+        <v/>
+      </c>
+      <c r="I121" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J121" s="7">
+        <v>42</v>
+      </c>
+      <c r="K121" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122" t="s" s="6">
+        <v>24</v>
+      </c>
+      <c r="B122" s="7">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D122" s="7">
+        <v>9</v>
+      </c>
+      <c r="E122" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F122" s="7">
+        <v>1</v>
+      </c>
+      <c r="G122" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H122" s="7">
+        <v/>
+      </c>
+      <c r="I122" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J122" s="7">
+        <v>41</v>
+      </c>
+      <c r="K122" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123" t="s" s="6">
+        <v>25</v>
+      </c>
+      <c r="B123" s="7">
+        <v>17</v>
+      </c>
+      <c r="C123" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D123" s="7">
+        <v>6</v>
+      </c>
+      <c r="E123" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F123" s="7">
+        <v>3</v>
+      </c>
+      <c r="G123" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H123" s="7">
+        <v>1</v>
+      </c>
+      <c r="I123" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J123" s="7">
+        <v>83</v>
+      </c>
+      <c r="K123" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" t="s" s="6">
+        <v>26</v>
+      </c>
+      <c r="B124" s="7">
+        <v>35</v>
+      </c>
+      <c r="C124" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D124" s="7">
+        <v>19</v>
+      </c>
+      <c r="E124" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F124" s="7">
+        <v>1</v>
+      </c>
+      <c r="G124" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H124" s="7">
+        <v>5</v>
+      </c>
+      <c r="I124" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J124" s="7">
+        <v>299</v>
+      </c>
+      <c r="K124" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125" t="s" s="6">
+        <v>27</v>
+      </c>
+      <c r="B125" s="7">
+        <v>49</v>
+      </c>
+      <c r="C125" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D125" s="7">
+        <v>18</v>
+      </c>
+      <c r="E125" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F125" s="7">
+        <v>3</v>
+      </c>
+      <c r="G125" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H125" s="7">
+        <v>2</v>
+      </c>
+      <c r="I125" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J125" s="7">
+        <v>197</v>
+      </c>
+      <c r="K125" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" t="s" s="6">
+        <v>28</v>
+      </c>
+      <c r="B126" s="7">
+        <v>20</v>
+      </c>
+      <c r="C126" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D126" s="7">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F126" s="7">
+        <v>1</v>
+      </c>
+      <c r="G126" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H126" s="7">
+        <v>1</v>
+      </c>
+      <c r="I126" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J126" s="7">
+        <v>182</v>
+      </c>
+      <c r="K126" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" t="s" s="6">
+        <v>29</v>
+      </c>
+      <c r="B127" s="7">
+        <v>23</v>
+      </c>
+      <c r="C127" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D127" s="7">
+        <v>8</v>
+      </c>
+      <c r="E127" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F127" s="7">
+        <v>1</v>
+      </c>
+      <c r="G127" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H127" s="7">
+        <v>1</v>
+      </c>
+      <c r="I127" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J127" s="7">
+        <v>98</v>
+      </c>
+      <c r="K127" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" t="s" s="6">
+        <v>30</v>
+      </c>
+      <c r="B128" s="7">
+        <v>92</v>
+      </c>
+      <c r="C128" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D128" s="7">
+        <v>43</v>
+      </c>
+      <c r="E128" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F128" s="7">
+        <v>4</v>
+      </c>
+      <c r="G128" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H128" s="7">
+        <v>4</v>
+      </c>
+      <c r="I128" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J128" s="7">
+        <v>644</v>
+      </c>
+      <c r="K128" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" t="s" s="6">
+        <v>31</v>
+      </c>
+      <c r="B129" s="7">
+        <v>61</v>
+      </c>
+      <c r="C129" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D129" s="7">
+        <v>37</v>
+      </c>
+      <c r="E129" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F129" s="7">
+        <v>3</v>
+      </c>
+      <c r="G129" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H129" s="7">
+        <v>1</v>
+      </c>
+      <c r="I129" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J129" s="7">
+        <v>455</v>
+      </c>
+      <c r="K129" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130" t="s" s="6">
+        <v>32</v>
+      </c>
+      <c r="B130" s="7">
+        <v>35</v>
+      </c>
+      <c r="C130" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D130" s="7">
+        <v>15</v>
+      </c>
+      <c r="E130" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F130" s="7">
+        <v/>
+      </c>
+      <c r="G130" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H130" s="7">
+        <v>2</v>
+      </c>
+      <c r="I130" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J130" s="7">
+        <v>252</v>
+      </c>
+      <c r="K130" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" t="s" s="6">
+        <v>33</v>
+      </c>
+      <c r="B131" s="7">
+        <v>17</v>
+      </c>
+      <c r="C131" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D131" s="7">
+        <v>9</v>
+      </c>
+      <c r="E131" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F131" s="7">
+        <v/>
+      </c>
+      <c r="G131" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H131" s="7">
+        <v>2</v>
+      </c>
+      <c r="I131" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J131" s="7">
+        <v>82</v>
+      </c>
+      <c r="K131" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" t="s" s="6">
+        <v>34</v>
+      </c>
+      <c r="B132" s="7">
+        <v>147</v>
+      </c>
+      <c r="C132" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D132" s="7">
+        <v>39</v>
+      </c>
+      <c r="E132" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F132" s="7">
+        <v>19</v>
+      </c>
+      <c r="G132" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H132" s="7">
+        <v>12</v>
+      </c>
+      <c r="I132" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J132" s="7">
+        <v>751</v>
+      </c>
+      <c r="K132" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" t="s" s="8">
+        <v>35</v>
+      </c>
+      <c r="B133" s="9">
+        <v>777</v>
+      </c>
+      <c r="C133" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D133" s="9">
+        <v>364</v>
+      </c>
+      <c r="E133" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="F133" s="9">
+        <v>62</v>
+      </c>
+      <c r="G133" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="H133" s="9">
+        <v>42</v>
+      </c>
+      <c r="I133" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="J133" s="9">
+        <v>4311</v>
+      </c>
+      <c r="K133" t="s" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145" t="s" s="5">
+        <v>7</v>
+      </c>
+      <c r="B145" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="D145" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="F145" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="H145" t="s" s="5">
+        <v>11</v>
+      </c>
+      <c r="J145" t="s" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146" t="s" s="6">
+        <v>13</v>
+      </c>
+      <c r="B146" s="7">
+        <v>53</v>
+      </c>
+      <c r="C146" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D146" s="7">
+        <v>32</v>
+      </c>
+      <c r="E146" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F146" s="7">
+        <v>8</v>
+      </c>
+      <c r="G146" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H146" s="7">
+        <v/>
+      </c>
+      <c r="I146" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J146" s="7">
+        <v>193</v>
+      </c>
+      <c r="K146" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" t="s" s="6">
+        <v>15</v>
+      </c>
+      <c r="B147" s="7">
+        <v>23</v>
+      </c>
+      <c r="C147" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D147" s="7">
+        <v>9</v>
+      </c>
+      <c r="E147" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F147" s="7">
+        <v>7</v>
+      </c>
+      <c r="G147" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H147" s="7">
+        <v>2</v>
+      </c>
+      <c r="I147" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J147" s="7">
+        <v>82</v>
+      </c>
+      <c r="K147" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="B148" s="7">
+        <v>18</v>
+      </c>
+      <c r="C148" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D148" s="7">
+        <v>14</v>
+      </c>
+      <c r="E148" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F148" s="7">
+        <v>1</v>
+      </c>
+      <c r="G148" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H148" s="7">
+        <v>4</v>
+      </c>
+      <c r="I148" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J148" s="7">
+        <v>98</v>
+      </c>
+      <c r="K148" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" t="s" s="6">
+        <v>17</v>
+      </c>
+      <c r="B149" s="7">
+        <v>21</v>
+      </c>
+      <c r="C149" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D149" s="7">
+        <v>15</v>
+      </c>
+      <c r="E149" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F149" s="7">
+        <v>1</v>
+      </c>
+      <c r="G149" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H149" s="7">
+        <v>1</v>
+      </c>
+      <c r="I149" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J149" s="7">
+        <v>93</v>
+      </c>
+      <c r="K149" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" t="s" s="6">
+        <v>18</v>
+      </c>
+      <c r="B150" s="7">
+        <v>24</v>
+      </c>
+      <c r="C150" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D150" s="7">
+        <v>13</v>
+      </c>
+      <c r="E150" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F150" s="7">
+        <v>3</v>
+      </c>
+      <c r="G150" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H150" s="7">
+        <v>1</v>
+      </c>
+      <c r="I150" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J150" s="7">
+        <v>131</v>
+      </c>
+      <c r="K150" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" t="s" s="6">
+        <v>19</v>
+      </c>
+      <c r="B151" s="7">
+        <v>20</v>
+      </c>
+      <c r="C151" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D151" s="7">
+        <v>10</v>
+      </c>
+      <c r="E151" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F151" s="7">
+        <v>3</v>
+      </c>
+      <c r="G151" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H151" s="7">
+        <v/>
+      </c>
+      <c r="I151" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J151" s="7">
+        <v>60</v>
+      </c>
+      <c r="K151" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" t="s" s="6">
+        <v>20</v>
+      </c>
+      <c r="B152" s="7">
+        <v>20</v>
+      </c>
+      <c r="C152" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D152" s="7">
+        <v>10</v>
+      </c>
+      <c r="E152" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F152" s="7">
+        <v>1</v>
+      </c>
+      <c r="G152" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H152" s="7">
+        <v>1</v>
+      </c>
+      <c r="I152" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J152" s="7">
+        <v>66</v>
+      </c>
+      <c r="K152" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" t="s" s="6">
+        <v>21</v>
+      </c>
+      <c r="B153" s="7">
+        <v>59</v>
+      </c>
+      <c r="C153" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D153" s="7">
+        <v>34</v>
+      </c>
+      <c r="E153" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F153" s="7">
+        <v>1</v>
+      </c>
+      <c r="G153" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H153" s="7">
+        <v>2</v>
+      </c>
+      <c r="I153" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J153" s="7">
+        <v>416</v>
+      </c>
+      <c r="K153" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" t="s" s="6">
+        <v>22</v>
+      </c>
+      <c r="B154" s="7">
+        <v>10</v>
+      </c>
+      <c r="C154" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D154" s="7">
+        <v>7</v>
+      </c>
+      <c r="E154" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F154" s="7">
+        <v/>
+      </c>
+      <c r="G154" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H154" s="7">
+        <v/>
+      </c>
+      <c r="I154" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J154" s="7">
+        <v>93</v>
+      </c>
+      <c r="K154" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" t="s" s="6">
+        <v>23</v>
+      </c>
+      <c r="B155" s="7">
+        <v>18</v>
+      </c>
+      <c r="C155" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D155" s="7">
+        <v>7</v>
+      </c>
+      <c r="E155" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F155" s="7">
+        <v>1</v>
+      </c>
+      <c r="G155" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H155" s="7">
+        <v/>
+      </c>
+      <c r="I155" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J155" s="7">
+        <v>42</v>
+      </c>
+      <c r="K155" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" t="s" s="6">
+        <v>24</v>
+      </c>
+      <c r="B156" s="7">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D156" s="7">
+        <v>9</v>
+      </c>
+      <c r="E156" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F156" s="7">
+        <v>1</v>
+      </c>
+      <c r="G156" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H156" s="7">
+        <v/>
+      </c>
+      <c r="I156" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J156" s="7">
+        <v>41</v>
+      </c>
+      <c r="K156" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" t="s" s="6">
+        <v>25</v>
+      </c>
+      <c r="B157" s="7">
+        <v>17</v>
+      </c>
+      <c r="C157" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D157" s="7">
+        <v>6</v>
+      </c>
+      <c r="E157" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F157" s="7">
+        <v>3</v>
+      </c>
+      <c r="G157" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H157" s="7">
+        <v>1</v>
+      </c>
+      <c r="I157" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J157" s="7">
+        <v>83</v>
+      </c>
+      <c r="K157" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158" t="s" s="6">
+        <v>26</v>
+      </c>
+      <c r="B158" s="7">
+        <v>35</v>
+      </c>
+      <c r="C158" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D158" s="7">
+        <v>19</v>
+      </c>
+      <c r="E158" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F158" s="7">
+        <v>1</v>
+      </c>
+      <c r="G158" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H158" s="7">
+        <v>5</v>
+      </c>
+      <c r="I158" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J158" s="7">
+        <v>327</v>
+      </c>
+      <c r="K158" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" t="s" s="6">
+        <v>27</v>
+      </c>
+      <c r="B159" s="7">
+        <v>49</v>
+      </c>
+      <c r="C159" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D159" s="7">
+        <v>18</v>
+      </c>
+      <c r="E159" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F159" s="7">
+        <v>3</v>
+      </c>
+      <c r="G159" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H159" s="7">
+        <v>2</v>
+      </c>
+      <c r="I159" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J159" s="7">
+        <v>196</v>
+      </c>
+      <c r="K159" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" t="s" s="6">
+        <v>28</v>
+      </c>
+      <c r="B160" s="7">
+        <v>20</v>
+      </c>
+      <c r="C160" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D160" s="7">
+        <v>10</v>
+      </c>
+      <c r="E160" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F160" s="7">
+        <v>1</v>
+      </c>
+      <c r="G160" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H160" s="7">
+        <v>1</v>
+      </c>
+      <c r="I160" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J160" s="7">
+        <v>203</v>
+      </c>
+      <c r="K160" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" t="s" s="6">
+        <v>29</v>
+      </c>
+      <c r="B161" s="7">
+        <v>23</v>
+      </c>
+      <c r="C161" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D161" s="7">
+        <v>7</v>
+      </c>
+      <c r="E161" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F161" s="7">
+        <v>1</v>
+      </c>
+      <c r="G161" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H161" s="7">
+        <v>1</v>
+      </c>
+      <c r="I161" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J161" s="7">
+        <v>98</v>
+      </c>
+      <c r="K161" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" t="s" s="6">
+        <v>30</v>
+      </c>
+      <c r="B162" s="7">
+        <v>92</v>
+      </c>
+      <c r="C162" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D162" s="7">
+        <v>43</v>
+      </c>
+      <c r="E162" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F162" s="7">
+        <v>4</v>
+      </c>
+      <c r="G162" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H162" s="7">
+        <v>4</v>
+      </c>
+      <c r="I162" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J162" s="7">
+        <v>759</v>
+      </c>
+      <c r="K162" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163" t="s" s="6">
+        <v>31</v>
+      </c>
+      <c r="B163" s="7">
+        <v>61</v>
+      </c>
+      <c r="C163" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D163" s="7">
+        <v>37</v>
+      </c>
+      <c r="E163" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F163" s="7">
+        <v>3</v>
+      </c>
+      <c r="G163" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H163" s="7">
+        <v>2</v>
+      </c>
+      <c r="I163" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J163" s="7">
+        <v>468</v>
+      </c>
+      <c r="K163" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164" t="s" s="6">
+        <v>32</v>
+      </c>
+      <c r="B164" s="7">
+        <v>35</v>
+      </c>
+      <c r="C164" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D164" s="7">
+        <v>15</v>
+      </c>
+      <c r="E164" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F164" s="7">
+        <v/>
+      </c>
+      <c r="G164" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H164" s="7">
+        <v>2</v>
+      </c>
+      <c r="I164" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J164" s="7">
+        <v>286</v>
+      </c>
+      <c r="K164" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165" t="s" s="6">
+        <v>33</v>
+      </c>
+      <c r="B165" s="7">
+        <v>17</v>
+      </c>
+      <c r="C165" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D165" s="7">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F165" s="7">
+        <v/>
+      </c>
+      <c r="G165" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H165" s="7">
+        <v>2</v>
+      </c>
+      <c r="I165" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J165" s="7">
+        <v>82</v>
+      </c>
+      <c r="K165" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166" t="s" s="6">
+        <v>34</v>
+      </c>
+      <c r="B166" s="7">
+        <v>148</v>
+      </c>
+      <c r="C166" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D166" s="7">
+        <v>40</v>
+      </c>
+      <c r="E166" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F166" s="7">
+        <v>19</v>
+      </c>
+      <c r="G166" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H166" s="7">
+        <v>13</v>
+      </c>
+      <c r="I166" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J166" s="7">
+        <v>752</v>
+      </c>
+      <c r="K166" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167" t="s" s="8">
+        <v>35</v>
+      </c>
+      <c r="B167" s="9">
+        <v>778</v>
+      </c>
+      <c r="C167" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D167" s="9">
+        <v>364</v>
+      </c>
+      <c r="E167" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="F167" s="9">
+        <v>62</v>
+      </c>
+      <c r="G167" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="H167" s="9">
+        <v>44</v>
+      </c>
+      <c r="I167" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="J167" s="9">
+        <v>4569</v>
+      </c>
+      <c r="K167" t="s" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179" t="s" s="5">
+        <v>7</v>
+      </c>
+      <c r="B179" t="s" s="5">
+        <v>8</v>
+      </c>
+      <c r="D179" t="s" s="5">
+        <v>9</v>
+      </c>
+      <c r="F179" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="H179" t="s" s="5">
+        <v>11</v>
+      </c>
+      <c r="J179" t="s" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180" t="s" s="6">
+        <v>13</v>
+      </c>
+      <c r="B180" s="7">
+        <v>53</v>
+      </c>
+      <c r="C180" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D180" s="7">
+        <v>32</v>
+      </c>
+      <c r="E180" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F180" s="7">
+        <v>8</v>
+      </c>
+      <c r="G180" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H180" s="7">
+        <v/>
+      </c>
+      <c r="I180" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J180" s="7">
+        <v>192</v>
+      </c>
+      <c r="K180" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181" t="s" s="6">
+        <v>15</v>
+      </c>
+      <c r="B181" s="7">
+        <v>23</v>
+      </c>
+      <c r="C181" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D181" s="7">
+        <v>9</v>
+      </c>
+      <c r="E181" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F181" s="7">
+        <v>7</v>
+      </c>
+      <c r="G181" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H181" s="7">
+        <v>2</v>
+      </c>
+      <c r="I181" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J181" s="7">
+        <v>81</v>
+      </c>
+      <c r="K181" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="B182" s="7">
+        <v>18</v>
+      </c>
+      <c r="C182" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D182" s="7">
+        <v>14</v>
+      </c>
+      <c r="E182" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F182" s="7">
+        <v>1</v>
+      </c>
+      <c r="G182" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H182" s="7">
+        <v>4</v>
+      </c>
+      <c r="I182" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J182" s="7">
+        <v>98</v>
+      </c>
+      <c r="K182" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183" t="s" s="6">
+        <v>17</v>
+      </c>
+      <c r="B183" s="7">
+        <v>21</v>
+      </c>
+      <c r="C183" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D183" s="7">
+        <v>15</v>
+      </c>
+      <c r="E183" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F183" s="7">
+        <v>1</v>
+      </c>
+      <c r="G183" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H183" s="7">
+        <v>1</v>
+      </c>
+      <c r="I183" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J183" s="7">
+        <v>93</v>
+      </c>
+      <c r="K183" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184" t="s" s="6">
+        <v>18</v>
+      </c>
+      <c r="B184" s="7">
+        <v>24</v>
+      </c>
+      <c r="C184" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D184" s="7">
+        <v>13</v>
+      </c>
+      <c r="E184" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F184" s="7">
+        <v>3</v>
+      </c>
+      <c r="G184" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H184" s="7">
+        <v>1</v>
+      </c>
+      <c r="I184" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J184" s="7">
+        <v>131</v>
+      </c>
+      <c r="K184" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" t="s" s="6">
+        <v>19</v>
+      </c>
+      <c r="B185" s="7">
+        <v>20</v>
+      </c>
+      <c r="C185" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D185" s="7">
+        <v>10</v>
+      </c>
+      <c r="E185" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F185" s="7">
+        <v>3</v>
+      </c>
+      <c r="G185" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H185" s="7">
+        <v/>
+      </c>
+      <c r="I185" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J185" s="7">
+        <v>60</v>
+      </c>
+      <c r="K185" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" t="s" s="6">
+        <v>20</v>
+      </c>
+      <c r="B186" s="7">
+        <v>20</v>
+      </c>
+      <c r="C186" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D186" s="7">
+        <v>10</v>
+      </c>
+      <c r="E186" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F186" s="7">
+        <v>1</v>
+      </c>
+      <c r="G186" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H186" s="7">
+        <v>1</v>
+      </c>
+      <c r="I186" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J186" s="7">
+        <v>66</v>
+      </c>
+      <c r="K186" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" t="s" s="6">
+        <v>21</v>
+      </c>
+      <c r="B187" s="7">
+        <v>59</v>
+      </c>
+      <c r="C187" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D187" s="7">
+        <v>34</v>
+      </c>
+      <c r="E187" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F187" s="7">
+        <v>1</v>
+      </c>
+      <c r="G187" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H187" s="7">
+        <v>2</v>
+      </c>
+      <c r="I187" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J187" s="7">
+        <v>414</v>
+      </c>
+      <c r="K187" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" t="s" s="6">
+        <v>22</v>
+      </c>
+      <c r="B188" s="7">
+        <v>10</v>
+      </c>
+      <c r="C188" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D188" s="7">
+        <v>7</v>
+      </c>
+      <c r="E188" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F188" s="7">
+        <v/>
+      </c>
+      <c r="G188" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H188" s="7">
+        <v/>
+      </c>
+      <c r="I188" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J188" s="7">
+        <v>104</v>
+      </c>
+      <c r="K188" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189" t="s" s="6">
+        <v>23</v>
+      </c>
+      <c r="B189" s="7">
+        <v>18</v>
+      </c>
+      <c r="C189" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D189" s="7">
+        <v>7</v>
+      </c>
+      <c r="E189" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F189" s="7">
+        <v>1</v>
+      </c>
+      <c r="G189" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H189" s="7">
+        <v/>
+      </c>
+      <c r="I189" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J189" s="7">
+        <v>42</v>
+      </c>
+      <c r="K189" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190" t="s" s="6">
+        <v>24</v>
+      </c>
+      <c r="B190" s="7">
+        <v>15</v>
+      </c>
+      <c r="C190" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D190" s="7">
+        <v>9</v>
+      </c>
+      <c r="E190" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F190" s="7">
+        <v>1</v>
+      </c>
+      <c r="G190" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H190" s="7">
+        <v/>
+      </c>
+      <c r="I190" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J190" s="7">
+        <v>41</v>
+      </c>
+      <c r="K190" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191" t="s" s="6">
+        <v>25</v>
+      </c>
+      <c r="B191" s="7">
+        <v>17</v>
+      </c>
+      <c r="C191" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D191" s="7">
+        <v>5</v>
+      </c>
+      <c r="E191" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F191" s="7">
+        <v>3</v>
+      </c>
+      <c r="G191" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H191" s="7">
+        <v>1</v>
+      </c>
+      <c r="I191" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J191" s="7">
+        <v>84</v>
+      </c>
+      <c r="K191" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192" t="s" s="6">
+        <v>26</v>
+      </c>
+      <c r="B192" s="7">
+        <v>35</v>
+      </c>
+      <c r="C192" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D192" s="7">
+        <v>19</v>
+      </c>
+      <c r="E192" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F192" s="7">
+        <v>1</v>
+      </c>
+      <c r="G192" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H192" s="7">
+        <v>5</v>
+      </c>
+      <c r="I192" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J192" s="7">
+        <v>329</v>
+      </c>
+      <c r="K192" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193" t="s" s="6">
+        <v>27</v>
+      </c>
+      <c r="B193" s="7">
+        <v>49</v>
+      </c>
+      <c r="C193" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D193" s="7">
+        <v>18</v>
+      </c>
+      <c r="E193" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F193" s="7">
+        <v>3</v>
+      </c>
+      <c r="G193" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H193" s="7">
+        <v>2</v>
+      </c>
+      <c r="I193" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J193" s="7">
+        <v>196</v>
+      </c>
+      <c r="K193" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194" t="s" s="6">
+        <v>28</v>
+      </c>
+      <c r="B194" s="7">
+        <v>20</v>
+      </c>
+      <c r="C194" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D194" s="7">
+        <v>10</v>
+      </c>
+      <c r="E194" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F194" s="7">
+        <v>1</v>
+      </c>
+      <c r="G194" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H194" s="7">
+        <v>1</v>
+      </c>
+      <c r="I194" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J194" s="7">
+        <v>209</v>
+      </c>
+      <c r="K194" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195" t="s" s="6">
+        <v>29</v>
+      </c>
+      <c r="B195" s="7">
+        <v>23</v>
+      </c>
+      <c r="C195" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D195" s="7">
+        <v>7</v>
+      </c>
+      <c r="E195" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F195" s="7">
+        <v>1</v>
+      </c>
+      <c r="G195" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H195" s="7">
+        <v>1</v>
+      </c>
+      <c r="I195" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J195" s="7">
+        <v>97</v>
+      </c>
+      <c r="K195" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" t="s" s="6">
+        <v>30</v>
+      </c>
+      <c r="B196" s="7">
+        <v>92</v>
+      </c>
+      <c r="C196" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D196" s="7">
+        <v>43</v>
+      </c>
+      <c r="E196" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F196" s="7">
+        <v>4</v>
+      </c>
+      <c r="G196" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H196" s="7">
+        <v>4</v>
+      </c>
+      <c r="I196" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J196" s="7">
+        <v>807</v>
+      </c>
+      <c r="K196" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197" t="s" s="6">
+        <v>31</v>
+      </c>
+      <c r="B197" s="7">
+        <v>60</v>
+      </c>
+      <c r="C197" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D197" s="7">
+        <v>36</v>
+      </c>
+      <c r="E197" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F197" s="7">
+        <v>3</v>
+      </c>
+      <c r="G197" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H197" s="7">
+        <v>2</v>
+      </c>
+      <c r="I197" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J197" s="7">
+        <v>475</v>
+      </c>
+      <c r="K197" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" t="s" s="6">
+        <v>32</v>
+      </c>
+      <c r="B198" s="7">
+        <v>35</v>
+      </c>
+      <c r="C198" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D198" s="7">
+        <v>15</v>
+      </c>
+      <c r="E198" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F198" s="7">
+        <v/>
+      </c>
+      <c r="G198" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H198" s="7">
+        <v>2</v>
+      </c>
+      <c r="I198" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J198" s="7">
+        <v>288</v>
+      </c>
+      <c r="K198" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" t="s" s="6">
+        <v>33</v>
+      </c>
+      <c r="B199" s="7">
+        <v>17</v>
+      </c>
+      <c r="C199" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D199" s="7">
+        <v>9</v>
+      </c>
+      <c r="E199" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F199" s="7">
+        <v/>
+      </c>
+      <c r="G199" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H199" s="7">
+        <v>2</v>
+      </c>
+      <c r="I199" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J199" s="7">
+        <v>82</v>
+      </c>
+      <c r="K199" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" t="s" s="6">
+        <v>34</v>
+      </c>
+      <c r="B200" s="7">
+        <v>148</v>
+      </c>
+      <c r="C200" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="D200" s="7">
+        <v>40</v>
+      </c>
+      <c r="E200" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="F200" s="7">
+        <v>19</v>
+      </c>
+      <c r="G200" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="H200" s="7">
+        <v>14</v>
+      </c>
+      <c r="I200" t="s" s="6">
+        <v>14</v>
+      </c>
+      <c r="J200" s="7">
+        <v>744</v>
+      </c>
+      <c r="K200" t="s" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" t="s" s="8">
+        <v>35</v>
+      </c>
+      <c r="B201" s="9">
+        <v>777</v>
+      </c>
+      <c r="C201" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="D201" s="9">
+        <v>362</v>
+      </c>
+      <c r="E201" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="F201" s="9">
+        <v>62</v>
+      </c>
+      <c r="G201" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="H201" s="9">
+        <v>45</v>
+      </c>
+      <c r="I201" t="s" s="8">
+        <v>14</v>
+      </c>
+      <c r="J201" s="9">
+        <v>4633</v>
+      </c>
+      <c r="K201" t="s" s="8">
+        <v>14</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="39">
+  <mergeCells count="78">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A36:K36"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A40:K40"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A42:K42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="F43:G43"/>
     <mergeCell ref="H43:I43"/>
     <mergeCell ref="J43:K43"/>
     <mergeCell ref="A69:K69"/>
     <mergeCell ref="A70:K70"/>
     <mergeCell ref="A71:K71"/>
     <mergeCell ref="A72:K72"/>
     <mergeCell ref="A73:K73"/>
     <mergeCell ref="A74:K74"/>
     <mergeCell ref="A75:K75"/>
     <mergeCell ref="A76:K76"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="F77:G77"/>
     <mergeCell ref="H77:I77"/>
     <mergeCell ref="J77:K77"/>
+    <mergeCell ref="A103:K103"/>
+    <mergeCell ref="A104:K104"/>
+    <mergeCell ref="A105:K105"/>
+    <mergeCell ref="A106:K106"/>
+    <mergeCell ref="A107:K107"/>
+    <mergeCell ref="A108:K108"/>
+    <mergeCell ref="A109:K109"/>
+    <mergeCell ref="A110:K110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="D111:E111"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="A137:K137"/>
+    <mergeCell ref="A138:K138"/>
+    <mergeCell ref="A139:K139"/>
+    <mergeCell ref="A140:K140"/>
+    <mergeCell ref="A141:K141"/>
+    <mergeCell ref="A142:K142"/>
+    <mergeCell ref="A143:K143"/>
+    <mergeCell ref="A144:K144"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="D145:E145"/>
+    <mergeCell ref="F145:G145"/>
+    <mergeCell ref="H145:I145"/>
+    <mergeCell ref="J145:K145"/>
+    <mergeCell ref="A171:K171"/>
+    <mergeCell ref="A172:K172"/>
+    <mergeCell ref="A173:K173"/>
+    <mergeCell ref="A174:K174"/>
+    <mergeCell ref="A175:K175"/>
+    <mergeCell ref="A176:K176"/>
+    <mergeCell ref="A177:K177"/>
+    <mergeCell ref="A178:K178"/>
+    <mergeCell ref="B179:C179"/>
+    <mergeCell ref="D179:E179"/>
+    <mergeCell ref="F179:G179"/>
+    <mergeCell ref="H179:I179"/>
+    <mergeCell ref="J179:K179"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PI2 ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>